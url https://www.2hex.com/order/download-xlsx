--- v0 (2026-08-31)
+++ v1 (2026-10-16)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Order</t>
   </si>
   <si>
     <t>Invoice No.</t>
   </si>
   <si>
     <t>Draft</t>
   </si>
   <si>
     <t>First and Lastname:</t>
   </si>
   <si>
     <t>2HEX GmbH</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>2026-08-31</t>
+    <t>2026-10-17</t>
   </si>
   <si>
     <t>Email Address:</t>
   </si>
   <si>
     <t>Cellphone Number:</t>
   </si>
   <si>
     <t>Skateboard Dep.</t>
   </si>
   <si>
     <t>Your contact at 2HEX:</t>
   </si>
   <si>
     <t>Company Name:</t>
   </si>
   <si>
     <t>Eythstr. 11, 89075 Ulm, Germany</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>Invoice Address:</t>
   </si>
@@ -106,51 +106,51 @@
   <si>
     <t>Total Price:</t>
   </si>
   <si>
     <t>TERMS AND CONDITIONS:</t>
   </si>
   <si>
     <t>50% down-payment due:</t>
   </si>
   <si>
     <t>By proceeding with this transaction, you agree to be bound by the Terms and Conditions available at www.2HEX.com/terms.</t>
   </si>
   <si>
     <t>These Terms and Conditions apply to this invoice and the corresponding production order.</t>
   </si>
   <si>
     <t>Payment term: 50% before production, 50% before shipping</t>
   </si>
   <si>
     <t>Incoterm: ExWorks, Guangzhou, China (Freight from China not included)</t>
   </si>
   <si>
     <t>Every production run at 2HEX GmbH is unique. Because products can be changed in infinite ways - by using different materials, combinations, widths, heights, thicknesses, and more - we cannot know in advance how each final version will perform in every situation. In addition, every country applies different laws and safety requirements, and each of our customers sells to different target markets with different expectations and regulations. 2HEX GmbH acts solely as a manufacturer according to the customer’s specifications. If a product or its target market requires testing, certifications, or regulatory approval, this is the sole responsibility of the buyer. 2HEX GmbH does not perform safety testing or provide certifications unless specifically ordered and listed on this invoice. For all other terms, please refer to our full Terms and Conditions at: https://2hex.com/terms</t>
   </si>
   <si>
-    <t>Exported from /order · 2026-08-31 13:16</t>
+    <t>Exported from /order · 2026-10-17 06:49</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="9">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="BioSans-Regular"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>